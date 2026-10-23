--- v1 (2026-07-13)
+++ v2 (2026-10-23)
@@ -6,60 +6,60 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr updateLinks="never" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tomtominternational.sharepoint.com/teams/Corp/InvestorRelations/Quarterly results/2026/Q2/Consensus/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tomtominternational.sharepoint.com/teams/Corp/InvestorRelations/Quarterly results/2026/Q3/Consensus/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="30" documentId="8_{22487957-7089-47EA-ADA8-B714FEAF49A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7AE4D871-FAFF-4EDC-9F0E-9F5A38DFD908}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{4EFFB511-6365-492B-96BC-E17D0DB654BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4BC5E0DD-61E3-4CAB-A933-FF212B3C6DA2}"/>
   <bookViews>
-    <workbookView xWindow="54495" yWindow="0" windowWidth="26010" windowHeight="20985" tabRatio="764" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="51840" windowHeight="21120" tabRatio="764" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Consensus Website" sheetId="29" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GSRATES_1" hidden="1">"CT300001Latest          "</definedName>
     <definedName name="_GSRATES_COUNT" hidden="1">1</definedName>
     <definedName name="_t2" localSheetId="0" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="_t2" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="AAA_DOCTOPS" hidden="1">"AAA_SET"</definedName>
     <definedName name="AAA_duser" hidden="1">"OFF"</definedName>
     <definedName name="AAB_Addin5" hidden="1">"AAB_Description for addin 5,Description for addin 5,Description for addin 5,Description for addin 5,Description for addin 5,Description for addin 5"</definedName>
     <definedName name="AAB_GSPPG" hidden="1">"AAB_Goldman Sachs PPG Chart Utilities 1.0g"</definedName>
     <definedName name="dsfgdfgdfg" localSheetId="0" hidden="1">{"% Growth",#N/A,FALSE,"Income Statement";"% of GDAR",#N/A,FALSE,"Income Statement"}</definedName>
     <definedName name="dsfgdfgdfg" hidden="1">{"% Growth",#N/A,FALSE,"Income Statement";"% of GDAR",#N/A,FALSE,"Income Statement"}</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Consensus Website'!$A$1:$Q$29</definedName>
     <definedName name="ratios" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="ratios" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="ratios2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="ratios2" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="sds" localSheetId="0" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="sds" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="sdss" localSheetId="0" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="sdss" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="solver_lin" hidden="1">0</definedName>
@@ -139,60 +139,60 @@
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Min</t>
   </si>
   <si>
     <t>Max</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Location technology</t>
   </si>
   <si>
     <t>Gross margin (%)</t>
   </si>
   <si>
     <t>Operating result (EBIT)</t>
   </si>
   <si>
     <t>Operating margin (%)</t>
   </si>
   <si>
-    <t>Q2 '26</t>
-[...1 lines deleted...]
-  <si>
     <t>EBITDA</t>
   </si>
   <si>
     <t>EBITDA margin (%)</t>
   </si>
   <si>
     <t>Note: Sum of min. and max. individual components may not be equal to (sub)totals, as figures reflect individual contributions.</t>
+  </si>
+  <si>
+    <t>Q3 '26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="_([$€]* #,##0.0_);_([$€]* \(#,##0.0\);_([$€]* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0_);\(#,##0\);&quot;-&quot;_;"/>
     <numFmt numFmtId="168" formatCode="0%_);\(0%\);&quot;&quot;@"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -1160,57 +1160,57 @@
       <c r="B2" s="13"/>
       <c r="C2" s="14"/>
       <c r="D2" s="14"/>
       <c r="E2" s="14"/>
       <c r="F2" s="14"/>
       <c r="G2" s="14"/>
       <c r="H2" s="14"/>
       <c r="I2" s="14"/>
       <c r="J2" s="14"/>
       <c r="K2" s="14"/>
       <c r="L2" s="14"/>
       <c r="M2" s="14"/>
       <c r="N2" s="14"/>
       <c r="O2" s="14"/>
       <c r="P2" s="14"/>
       <c r="Q2" s="9"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A3" s="9"/>
       <c r="B3" s="13"/>
       <c r="C3" s="15" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="16"/>
       <c r="E3" s="17" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F3" s="17" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G3" s="17" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="H3" s="18"/>
       <c r="I3" s="17">
         <v>2026</v>
       </c>
       <c r="J3" s="17">
         <v>2026</v>
       </c>
       <c r="K3" s="17">
         <v>2026</v>
       </c>
       <c r="L3" s="18"/>
       <c r="M3" s="17">
         <v>2027</v>
       </c>
       <c r="N3" s="17">
         <v>2027</v>
       </c>
       <c r="O3" s="17">
         <v>2027</v>
       </c>
       <c r="P3" s="16"/>
       <c r="Q3" s="9"/>
     </row>
     <row r="4" spans="1:17" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
@@ -1257,785 +1257,792 @@
       <c r="B5" s="13"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="21"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="14"/>
       <c r="I5" s="21"/>
       <c r="J5" s="21"/>
       <c r="K5" s="21"/>
       <c r="L5" s="14"/>
       <c r="M5" s="21"/>
       <c r="N5" s="21"/>
       <c r="O5" s="21"/>
       <c r="P5" s="14"/>
       <c r="Q5" s="9"/>
     </row>
     <row r="6" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9"/>
       <c r="B6" s="13"/>
       <c r="C6" s="22" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="22"/>
       <c r="E6" s="23">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F6" s="23">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="G6" s="23">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="H6" s="24"/>
       <c r="I6" s="23">
         <v>525</v>
       </c>
       <c r="J6" s="23">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="K6" s="23">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="L6" s="24"/>
       <c r="M6" s="23">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="N6" s="23">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="O6" s="23">
-        <v>577</v>
+        <v>545</v>
       </c>
       <c r="P6" s="24"/>
       <c r="Q6" s="9"/>
     </row>
     <row r="7" spans="1:17" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="25"/>
       <c r="B7" s="26"/>
       <c r="C7" s="27" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="22"/>
       <c r="E7" s="28">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="F7" s="28">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="G7" s="28">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H7" s="29"/>
       <c r="I7" s="28">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="J7" s="28">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="K7" s="28">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="L7" s="29"/>
       <c r="M7" s="28">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="N7" s="28">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="O7" s="28">
-        <v>522</v>
+        <v>492</v>
       </c>
       <c r="P7" s="24"/>
       <c r="Q7" s="25"/>
     </row>
     <row r="8" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9"/>
       <c r="B8" s="13"/>
       <c r="C8" s="31" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="14"/>
       <c r="E8" s="32">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="F8" s="32">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="G8" s="32">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="H8" s="33"/>
       <c r="I8" s="32">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="J8" s="32">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="K8" s="32">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L8" s="33"/>
       <c r="M8" s="32">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="N8" s="32">
-        <v>309</v>
+        <v>318</v>
       </c>
       <c r="O8" s="32">
-        <v>348</v>
+        <v>331</v>
       </c>
       <c r="P8" s="29"/>
       <c r="Q8" s="9"/>
     </row>
     <row r="9" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9"/>
       <c r="B9" s="13"/>
       <c r="C9" s="31" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="14"/>
       <c r="E9" s="34">
         <v>38</v>
       </c>
       <c r="F9" s="34">
         <v>37</v>
       </c>
       <c r="G9" s="34">
         <v>39</v>
       </c>
       <c r="H9" s="33"/>
       <c r="I9" s="34">
+        <v>154</v>
+      </c>
+      <c r="J9" s="34">
+        <v>150</v>
+      </c>
+      <c r="K9" s="34">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="L9" s="33"/>
       <c r="M9" s="34">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="N9" s="34">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="O9" s="34">
-        <v>174</v>
+        <v>164</v>
       </c>
       <c r="P9" s="29"/>
       <c r="Q9" s="9"/>
     </row>
     <row r="10" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9"/>
       <c r="B10" s="13"/>
       <c r="C10" s="27" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="14"/>
       <c r="E10" s="35">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F10" s="35">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G10" s="35">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H10" s="29"/>
       <c r="I10" s="35">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="J10" s="35">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="K10" s="35">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="L10" s="29"/>
       <c r="M10" s="35">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="N10" s="35">
         <v>49</v>
       </c>
       <c r="O10" s="35">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="P10" s="29"/>
       <c r="Q10" s="9"/>
     </row>
     <row r="11" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9"/>
       <c r="B11" s="13"/>
       <c r="C11" s="14"/>
       <c r="D11" s="14"/>
       <c r="E11" s="29"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="29"/>
       <c r="I11" s="29"/>
       <c r="J11" s="29"/>
       <c r="K11" s="29"/>
       <c r="L11" s="29"/>
       <c r="M11" s="29"/>
       <c r="N11" s="29"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="9"/>
     </row>
     <row r="12" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9"/>
       <c r="B12" s="13"/>
       <c r="C12" s="22" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="22"/>
       <c r="E12" s="23">
+        <v>118</v>
+      </c>
+      <c r="F12" s="23">
+        <v>115</v>
+      </c>
+      <c r="G12" s="23">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="H12" s="24"/>
       <c r="I12" s="23">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="J12" s="23">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="K12" s="23">
         <v>479</v>
       </c>
       <c r="L12" s="24"/>
       <c r="M12" s="23">
+        <v>486</v>
+      </c>
+      <c r="N12" s="23">
+        <v>474</v>
+      </c>
+      <c r="O12" s="23">
         <v>493</v>
-      </c>
-[...4 lines deleted...]
-        <v>526</v>
       </c>
       <c r="P12" s="24"/>
       <c r="Q12" s="9"/>
     </row>
     <row r="13" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9"/>
       <c r="B13" s="13"/>
       <c r="C13" s="36" t="s">
         <v>14</v>
       </c>
       <c r="D13" s="14"/>
       <c r="E13" s="37">
-        <v>0.89659999999999995</v>
+        <v>0.90139999999999998</v>
       </c>
       <c r="F13" s="37">
-        <v>0.88170000000000004</v>
+        <v>0.9</v>
       </c>
       <c r="G13" s="37">
-        <v>0.90639999999999998</v>
+        <v>0.90310000000000001</v>
       </c>
       <c r="H13" s="38"/>
       <c r="I13" s="37">
-        <v>0.9</v>
+        <v>0.90259999999999996</v>
       </c>
       <c r="J13" s="37">
-        <v>0.89510000000000001</v>
+        <v>0.90049999999999997</v>
       </c>
       <c r="K13" s="37">
-        <v>0.9042</v>
+        <v>0.90500000000000003</v>
       </c>
       <c r="L13" s="38"/>
       <c r="M13" s="37">
-        <v>0.9073</v>
+        <v>0.90569999999999995</v>
       </c>
       <c r="N13" s="37">
         <v>0.9</v>
       </c>
       <c r="O13" s="37">
-        <v>0.9113</v>
+        <v>0.91210000000000002</v>
       </c>
       <c r="P13" s="38"/>
       <c r="Q13" s="9"/>
     </row>
     <row r="14" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9"/>
       <c r="B14" s="13"/>
       <c r="C14" s="36"/>
       <c r="D14" s="36"/>
       <c r="E14" s="36"/>
       <c r="F14" s="36"/>
       <c r="G14" s="36"/>
       <c r="H14" s="36"/>
       <c r="I14" s="36"/>
       <c r="J14" s="36"/>
       <c r="K14" s="36"/>
       <c r="L14" s="36"/>
       <c r="M14" s="36"/>
       <c r="N14" s="36"/>
       <c r="O14" s="36"/>
       <c r="P14" s="38"/>
       <c r="Q14" s="9"/>
     </row>
     <row r="15" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="B15" s="13"/>
       <c r="C15" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="14"/>
       <c r="E15" s="5">
-        <v>-112</v>
+        <v>-116</v>
       </c>
       <c r="F15" s="5">
-        <v>-116</v>
+        <v>-117</v>
       </c>
       <c r="G15" s="5">
-        <v>-107</v>
+        <v>-114</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="5">
-        <v>-445</v>
+        <v>-448</v>
       </c>
       <c r="J15" s="5">
         <v>-452</v>
       </c>
       <c r="K15" s="5">
-        <v>-440</v>
+        <v>-446</v>
       </c>
       <c r="L15" s="3"/>
       <c r="M15" s="5">
         <v>-451</v>
       </c>
       <c r="N15" s="5">
-        <v>-465</v>
+        <v>-462</v>
       </c>
       <c r="O15" s="5">
-        <v>-441</v>
+        <v>-442</v>
       </c>
       <c r="P15" s="24"/>
       <c r="Q15" s="9"/>
     </row>
     <row r="16" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="9"/>
       <c r="B16" s="13"/>
       <c r="C16" s="14"/>
       <c r="D16" s="14"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="29"/>
       <c r="I16" s="29"/>
       <c r="J16" s="29"/>
       <c r="K16" s="29"/>
       <c r="L16" s="29"/>
       <c r="M16" s="29"/>
       <c r="N16" s="29"/>
       <c r="O16" s="29"/>
       <c r="P16" s="29"/>
       <c r="Q16" s="9"/>
     </row>
     <row r="17" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
       <c r="B17" s="13"/>
       <c r="C17" s="22" t="s">
         <v>15</v>
       </c>
       <c r="D17" s="22"/>
       <c r="E17" s="7">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F17" s="7">
-        <v>-3</v>
+        <v>-2</v>
       </c>
       <c r="G17" s="7">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="H17" s="2"/>
       <c r="I17" s="1">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="J17" s="7">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="K17" s="1">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="L17" s="2"/>
       <c r="M17" s="1">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="N17" s="1">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="O17" s="1">
-        <v>78</v>
+        <v>45</v>
       </c>
       <c r="P17" s="29"/>
       <c r="Q17" s="9"/>
     </row>
     <row r="18" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="9"/>
       <c r="B18" s="13"/>
       <c r="C18" s="36" t="s">
         <v>16</v>
       </c>
       <c r="D18" s="22"/>
       <c r="E18" s="39">
-        <v>5.9259259259259262E-2</v>
+        <v>2.2900763358778626E-2</v>
       </c>
       <c r="F18" s="39">
-        <v>-2.34375E-2</v>
+        <v>-1.5748031496062992E-2</v>
       </c>
       <c r="G18" s="39">
-        <v>0.12857142857142856</v>
+        <v>4.4776119402985072E-2</v>
       </c>
       <c r="H18" s="24"/>
       <c r="I18" s="39">
-        <v>5.1428571428571428E-2</v>
+        <v>4.7619047619047616E-2</v>
       </c>
       <c r="J18" s="39">
-        <v>2.734375E-2</v>
+        <v>3.3073929961089495E-2</v>
       </c>
       <c r="K18" s="39">
-        <v>7.1563088512241052E-2</v>
+        <v>5.6603773584905662E-2</v>
       </c>
       <c r="L18" s="24"/>
       <c r="M18" s="39">
-        <v>7.904411764705882E-2</v>
+        <v>6.7039106145251395E-2</v>
       </c>
       <c r="N18" s="39">
-        <v>3.4285714285714287E-2</v>
+        <v>4.9335863377609111E-2</v>
       </c>
       <c r="O18" s="39">
-        <v>0.13518197573656845</v>
+        <v>8.2568807339449546E-2</v>
       </c>
       <c r="P18" s="29"/>
       <c r="Q18" s="9"/>
     </row>
     <row r="19" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="B19" s="13"/>
       <c r="C19" s="14"/>
       <c r="D19" s="14"/>
       <c r="E19" s="29"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="29"/>
       <c r="I19" s="29"/>
       <c r="J19" s="29"/>
       <c r="K19" s="29"/>
       <c r="L19" s="29"/>
       <c r="M19" s="29"/>
       <c r="N19" s="29"/>
       <c r="O19" s="29"/>
       <c r="P19" s="29"/>
       <c r="Q19" s="9"/>
     </row>
     <row r="20" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="B20" s="13"/>
       <c r="C20" s="22" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D20" s="22"/>
       <c r="E20" s="23">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="F20" s="23">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G20" s="23">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H20" s="24"/>
       <c r="I20" s="23">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="J20" s="23">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="K20" s="23">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="L20" s="24"/>
       <c r="M20" s="23">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="N20" s="23">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O20" s="23">
-        <v>96</v>
+        <v>61</v>
       </c>
       <c r="P20" s="24"/>
       <c r="Q20" s="9"/>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A21" s="9"/>
       <c r="B21" s="13"/>
       <c r="C21" s="36" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D21" s="14"/>
       <c r="E21" s="40">
-        <v>9.4200000000000006E-2</v>
+        <v>5.6800000000000003E-2</v>
       </c>
       <c r="F21" s="40">
-        <v>8.0000000000000002E-3</v>
+        <v>2.1299999999999999E-2</v>
       </c>
       <c r="G21" s="40">
-        <v>0.15939999999999999</v>
+        <v>7.6100000000000001E-2</v>
       </c>
       <c r="H21" s="38"/>
       <c r="I21" s="40">
-        <v>8.7300000000000003E-2</v>
+        <v>8.0500000000000002E-2</v>
       </c>
       <c r="J21" s="40">
-        <v>6.3899999999999998E-2</v>
+        <v>6.7199999999999996E-2</v>
       </c>
       <c r="K21" s="40">
-        <v>0.10580000000000001</v>
+        <v>8.8200000000000001E-2</v>
       </c>
       <c r="L21" s="38"/>
       <c r="M21" s="40">
-        <v>0.1144</v>
+        <v>9.8500000000000004E-2</v>
       </c>
       <c r="N21" s="40">
-        <v>7.4099999999999999E-2</v>
+        <v>8.1500000000000003E-2</v>
       </c>
       <c r="O21" s="40">
-        <v>0.16600000000000001</v>
+        <v>0.11219999999999999</v>
       </c>
       <c r="P21" s="38"/>
       <c r="Q21" s="9"/>
     </row>
-    <row r="22" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="B22" s="13"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="29"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="29"/>
       <c r="I22" s="29"/>
       <c r="J22" s="29"/>
       <c r="K22" s="29"/>
       <c r="L22" s="29"/>
       <c r="M22" s="29"/>
       <c r="N22" s="29"/>
       <c r="O22" s="29"/>
       <c r="P22" s="29"/>
       <c r="Q22" s="9"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
       <c r="B23" s="13"/>
       <c r="C23" s="22" t="s">
         <v>6</v>
       </c>
       <c r="D23" s="22"/>
       <c r="E23" s="7">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F23" s="7">
-        <v>-7</v>
+        <v>-1</v>
       </c>
       <c r="G23" s="7">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="H23" s="2"/>
       <c r="I23" s="1">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J23" s="7">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K23" s="1">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="L23" s="2"/>
       <c r="M23" s="1">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="N23" s="1">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="O23" s="1">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="P23" s="24"/>
       <c r="Q23" s="9"/>
     </row>
     <row r="24" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
       <c r="B24" s="13"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="29"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="29"/>
       <c r="K24" s="29"/>
       <c r="L24" s="29"/>
       <c r="M24" s="29"/>
       <c r="N24" s="29"/>
       <c r="O24" s="29"/>
       <c r="P24" s="29"/>
       <c r="Q24" s="9"/>
     </row>
     <row r="25" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="9"/>
       <c r="B25" s="13"/>
       <c r="C25" s="41" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="14"/>
       <c r="E25" s="28">
         <v>77</v>
       </c>
       <c r="F25" s="28">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="G25" s="28">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H25" s="29"/>
       <c r="I25" s="28">
-        <v>307.44251499999996</v>
+        <v>302</v>
       </c>
       <c r="J25" s="28">
-        <v>289.38877000000002</v>
+        <v>300</v>
       </c>
       <c r="K25" s="28">
-        <v>318.60000000000002</v>
+        <v>303</v>
       </c>
       <c r="L25" s="29"/>
       <c r="M25" s="28">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="N25" s="28">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="O25" s="28">
-        <v>354</v>
+        <v>331</v>
       </c>
       <c r="P25" s="29"/>
       <c r="Q25" s="9"/>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="13"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
       <c r="N26" s="14"/>
       <c r="O26" s="14"/>
       <c r="P26" s="14"/>
       <c r="Q26" s="9"/>
     </row>
-    <row r="27" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="10"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="11"/>
       <c r="I27" s="11"/>
       <c r="J27" s="11"/>
       <c r="K27" s="11"/>
       <c r="L27" s="11"/>
       <c r="M27" s="11"/>
       <c r="N27" s="11"/>
       <c r="O27" s="11"/>
       <c r="P27" s="11"/>
       <c r="Q27" s="9"/>
     </row>
-    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:17" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B29" s="4" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;11TomTom Pre Q2 '26 Consensus</oddHeader>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;11TomTom Pre Q3 '26 Consensus</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<Application xmlns="http://www.sap.com/cof/excel/application">
+  <Version>2</Version>
+  <Revision>2.7.502.89393</Revision>
+</Application>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063F7BBD96B89DE479B2BD407CBA1FA48" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f4483634a1cf6101a3a82cca825ed9ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845" xmlns:ns3="1e77aff3-56fb-459a-8532-f6248deba525" xmlns:ns4="57540675-3fe8-479f-bd61-7a22e50ebb84" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="448c1065800bb829e3421b1f03c0992c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845"/>
     <xsd:import namespace="1e77aff3-56fb-459a-8532-f6248deba525"/>
     <xsd:import namespace="57540675-3fe8-479f-bd61-7a22e50ebb84"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:PreviousStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
@@ -2259,156 +2266,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<DAEMSEngagementItemInfo xmlns="http://schemas.microsoft.com/DAEMSEngagementItemInfoXML">
+  <EngagementID>5000068717</EngagementID>
+  <LogicalEMSServerID>846530539692792882</LogicalEMSServerID>
+  <WorkingPaperID>2460457775900000201</WorkingPaperID>
+</DAEMSEngagementItemInfo>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PreviousStatus xmlns="1e77aff3-56fb-459a-8532-f6248deba525" xsi:nil="true"/>
     <SharedWithUsers xmlns="1e77aff3-56fb-459a-8532-f6248deba525">
       <UserInfo>
         <DisplayName>Marisa Oosthuizen</DisplayName>
         <AccountId>15959</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Claudia Janssen</DisplayName>
         <AccountId>218</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="57540675-3fe8-479f-bd61-7a22e50ebb84" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CDB9B68-A51C-4672-89F9-184701C50A1E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.sap.com/cof/excel/application"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B61590-596E-4E97-81AD-A345E1DBA465}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845"/>
     <ds:schemaRef ds:uri="1e77aff3-56fb-459a-8532-f6248deba525"/>
     <ds:schemaRef ds:uri="57540675-3fe8-479f-bd61-7a22e50ebb84"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CDB9B68-A51C-4672-89F9-184701C50A1E}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3742313-327E-491F-A563-A347AFA9BBA5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.sap.com/cof/excel/application"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DAEMSEngagementItemInfoXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C28E69F6-DCE2-4F8B-9EF1-0DBEFD503ED8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF482E03-DE4F-475F-94DB-023897161424}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="57540675-3fe8-479f-bd61-7a22e50ebb84"/>
     <ds:schemaRef ds:uri="1e77aff3-56fb-459a-8532-f6248deba525"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DAEMSEngagementItemInfoXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7191b2d3-7d38-48ed-b3a4-7a9f420ca5cd}" enabled="1" method="Standard" siteId="{374f8026-7b54-4a3a-b87d-328fa26ec10d}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>