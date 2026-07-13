--- v0 (2026-06-21)
+++ v1 (2026-07-13)
@@ -6,205 +6,202 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr updateLinks="never" codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tomtominternational.sharepoint.com/teams/Corp/InvestorRelations/Quarterly results/2026/Q1/Consensus/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://tomtominternational.sharepoint.com/teams/Corp/InvestorRelations/Quarterly results/2026/Q2/Consensus/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="47" documentId="8_{23A7C736-4D04-49C3-B03B-4166ADD868FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A8C4C4A4-FD57-4BD9-9104-69F6CDDCBA65}"/>
+  <xr:revisionPtr revIDLastSave="30" documentId="8_{22487957-7089-47EA-ADA8-B714FEAF49A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7AE4D871-FAFF-4EDC-9F0E-9F5A38DFD908}"/>
   <bookViews>
-    <workbookView xWindow="14580" yWindow="-16320" windowWidth="29040" windowHeight="15720" tabRatio="764" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="54495" yWindow="0" windowWidth="26010" windowHeight="20985" tabRatio="764" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Consensus Website" sheetId="29" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_GSRATES_1" hidden="1">"CT300001Latest          "</definedName>
     <definedName name="_GSRATES_COUNT" hidden="1">1</definedName>
     <definedName name="_t2" localSheetId="0" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="_t2" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="AAA_DOCTOPS" hidden="1">"AAA_SET"</definedName>
     <definedName name="AAA_duser" hidden="1">"OFF"</definedName>
     <definedName name="AAB_Addin5" hidden="1">"AAB_Description for addin 5,Description for addin 5,Description for addin 5,Description for addin 5,Description for addin 5,Description for addin 5"</definedName>
     <definedName name="AAB_GSPPG" hidden="1">"AAB_Goldman Sachs PPG Chart Utilities 1.0g"</definedName>
     <definedName name="dsfgdfgdfg" localSheetId="0" hidden="1">{"% Growth",#N/A,FALSE,"Income Statement";"% of GDAR",#N/A,FALSE,"Income Statement"}</definedName>
     <definedName name="dsfgdfgdfg" hidden="1">{"% Growth",#N/A,FALSE,"Income Statement";"% of GDAR",#N/A,FALSE,"Income Statement"}</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Consensus Website'!$A$1:$Q$31</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Consensus Website'!$A$1:$Q$29</definedName>
     <definedName name="ratios" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="ratios" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="ratios2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="ratios2" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="sds" localSheetId="0" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="sds" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="sdss" localSheetId="0" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="sdss" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="solver_lin" hidden="1">0</definedName>
     <definedName name="solver_num" hidden="1">0</definedName>
     <definedName name="solver_typ" hidden="1">3</definedName>
     <definedName name="solver_val" hidden="1">0.1076</definedName>
     <definedName name="t" localSheetId="0" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="t" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="temp" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="temp" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="temp2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="temp2" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="test" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="test" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="test2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="test2" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="wrn.All." localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="wrn.All." hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="wrn.all2" localSheetId="0" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="wrn.all2" hidden="1">{#N/A,#N/A,FALSE,"Cover Sheet";#N/A,#N/A,FALSE,"Instructions";#N/A,#N/A,FALSE,"Exchange Rates";#N/A,#N/A,FALSE,"Cash Detail";#N/A,#N/A,FALSE,"Receivables Detail";#N/A,#N/A,FALSE,"Inventory Detail";#N/A,#N/A,FALSE,"Accrued Tax Detail";#N/A,#N/A,FALSE,"Income Statement";#N/A,#N/A,FALSE,"Balance Sheet";#N/A,#N/A,FALSE,"Cash Flow";#N/A,#N/A,FALSE,"Investment";#N/A,#N/A,FALSE,"Summary"}</definedName>
     <definedName name="wrn.CONSOLIDATION." localSheetId="0" hidden="1">{"PAGE1",#N/A,FALSE,"Consolidation";"PAGE2",#N/A,FALSE,"Consolidation";"PAGE3",#N/A,FALSE,"Consolidation";"PAGE4",#N/A,FALSE,"Consolidation";"PAGE5",#N/A,FALSE,"Consolidation";"PAGE6",#N/A,FALSE,"Consolidation";"PAGE7",#N/A,FALSE,"Consolidation"}</definedName>
     <definedName name="wrn.CONSOLIDATION." hidden="1">{"PAGE1",#N/A,FALSE,"Consolidation";"PAGE2",#N/A,FALSE,"Consolidation";"PAGE3",#N/A,FALSE,"Consolidation";"PAGE4",#N/A,FALSE,"Consolidation";"PAGE5",#N/A,FALSE,"Consolidation";"PAGE6",#N/A,FALSE,"Consolidation";"PAGE7",#N/A,FALSE,"Consolidation"}</definedName>
     <definedName name="wrn.dcf." localSheetId="0" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="wrn.dcf." hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="wrn.dcf2" localSheetId="0" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="wrn.dcf2" hidden="1">{"mgmt forecast",#N/A,FALSE,"Mgmt Forecast";"dcf table",#N/A,FALSE,"Mgmt Forecast";"sensitivity",#N/A,FALSE,"Mgmt Forecast";"table inputs",#N/A,FALSE,"Mgmt Forecast";"calculations",#N/A,FALSE,"Mgmt Forecast"}</definedName>
     <definedName name="wrn.Income._.Statement." localSheetId="0" hidden="1">{"% Growth",#N/A,FALSE,"Income Statement";"% of GDAR",#N/A,FALSE,"Income Statement"}</definedName>
     <definedName name="wrn.Income._.Statement." hidden="1">{"% Growth",#N/A,FALSE,"Income Statement";"% of GDAR",#N/A,FALSE,"Income Statement"}</definedName>
     <definedName name="wrn.Main._.Report._.All._.Sections." localSheetId="0" hidden="1">{"Print",#N/A,FALSE,"Assmptns";"Print",#N/A,FALSE,"Scenarios";"Print",#N/A,FALSE,"DCF";"Print",#N/A,FALSE,"Plas_Forcst";"Print",#N/A,FALSE,"Bal_Sht";"Print",#N/A,FALSE,"Graphs";"Print",#N/A,FALSE,"Cap_Assuptn";"Print",#N/A,FALSE,"Waves";"Print",#N/A,FALSE,"Valuation";"Print1",#N/A,FALSE,"Comp_ChemSys";"Print1",#N/A,FALSE,"Scenarios";"Print Graphs",#N/A,FALSE,"Comp_ChemSys";"Print",#N/A,FALSE,"Bal_Graphs"}</definedName>
     <definedName name="wrn.Main._.Report._.All._.Sections." hidden="1">{"Print",#N/A,FALSE,"Assmptns";"Print",#N/A,FALSE,"Scenarios";"Print",#N/A,FALSE,"DCF";"Print",#N/A,FALSE,"Plas_Forcst";"Print",#N/A,FALSE,"Bal_Sht";"Print",#N/A,FALSE,"Graphs";"Print",#N/A,FALSE,"Cap_Assuptn";"Print",#N/A,FALSE,"Waves";"Print",#N/A,FALSE,"Valuation";"Print1",#N/A,FALSE,"Comp_ChemSys";"Print1",#N/A,FALSE,"Scenarios";"Print Graphs",#N/A,FALSE,"Comp_ChemSys";"Print",#N/A,FALSE,"Bal_Graphs"}</definedName>
     <definedName name="wrn.Summary." localSheetId="0" hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
     <definedName name="wrn.Summary." hidden="1">{"Print Summary",#N/A,FALSE,"Bal_Graphs";"Print Summary",#N/A,FALSE,"DCF";"Print Summary",#N/A,FALSE,"Graphs";"Print Summary",#N/A,FALSE,"Summary"}</definedName>
   </definedNames>
-  <calcPr calcId="191028" concurrentManualCount="12"/>
+  <calcPr calcId="191028" concurrentManualCount="14"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="21">
   <si>
     <t>TomTom</t>
   </si>
   <si>
     <t>Automotive</t>
   </si>
   <si>
     <t>Enterprise</t>
   </si>
   <si>
     <t>Consumer</t>
   </si>
   <si>
     <t>Gross profit</t>
   </si>
   <si>
     <t>Operating expenses</t>
   </si>
   <si>
     <t>Net result</t>
   </si>
   <si>
     <t>Automotive operational revenue</t>
-  </si>
-[...1 lines deleted...]
-    <t>Net cash</t>
   </si>
   <si>
     <t>€ millions</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Min</t>
   </si>
   <si>
     <t>Max</t>
   </si>
   <si>
     <t>Revenue</t>
   </si>
   <si>
     <t>Location technology</t>
   </si>
   <si>
     <t>Gross margin (%)</t>
   </si>
   <si>
     <t>Operating result (EBIT)</t>
   </si>
   <si>
-    <t>FCF margin (%)</t>
+    <t>Operating margin (%)</t>
   </si>
   <si>
-    <t>FCF (excl. restructuring)</t>
+    <t>Q2 '26</t>
+  </si>
+  <si>
+    <t>EBITDA</t>
+  </si>
+  <si>
+    <t>EBITDA margin (%)</t>
   </si>
   <si>
     <t>Note: Sum of min. and max. individual components may not be equal to (sub)totals, as figures reflect individual contributions.</t>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="43" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="_([$€]* #,##0.0_);_([$€]* \(#,##0.0\);_([$€]* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="#,##0_);\(#,##0\);&quot;-&quot;_;"/>
     <numFmt numFmtId="168" formatCode="0%_);\(0%\);&quot;&quot;@"/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -302,89 +299,89 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF9C0006"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...24 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="16">
+  <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -418,62 +415,74 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.34998626667073579"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FF00A7FE"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA6A6A6"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="4"/>
       </top>
       <bottom style="medium">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color theme="4"/>
       </top>
       <bottom/>
@@ -579,254 +588,272 @@
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="hair">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...24 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.14999847407452621"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
-        <color theme="0" tint="-0.14999847407452621"/>
+        <color rgb="FFD9D9D9"/>
       </right>
       <top style="thin">
-        <color theme="0" tint="-0.34998626667073579"/>
-[...25 lines deleted...]
-        <color theme="5"/>
+        <color rgb="FFD9D9D9"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top style="medium">
+        <color rgb="FF00A7FE"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFBFBFBF"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFBFBFBF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFBFBFBF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFBFBFBF"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top/>
       <bottom style="medium">
-        <color theme="5"/>
+        <color rgb="FF00A7FE"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD9D9D9"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD9D9D9"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD9D9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD9D9D9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD9D9D9"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD9D9D9"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFA6A6A6"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFD9D9D9"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFD9D9D9"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFD9D9D9"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFD9D9D9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFA6A6A6"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="7"/>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="1" applyNumberFormat="0">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" applyNumberFormat="0"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="2">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="8" borderId="4"/>
     <xf numFmtId="165" fontId="3" fillId="9" borderId="3">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
+    <xf numFmtId="43" fontId="8" fillId="2" borderId="0" applyFill="0" applyBorder="0" applyProtection="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="5"/>
     <xf numFmtId="3" fontId="14" fillId="2" borderId="10">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="2" borderId="5">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="11"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="13">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="6">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="14" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="19" fillId="13" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="2" fillId="13" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="14" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="167" fontId="2" fillId="13" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="14" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="16" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="19" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="19" fillId="15" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="23" fillId="14" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="24" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="16" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="19" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="2" fillId="15" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="17" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="20" fillId="17" borderId="20" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="20" fillId="15" borderId="0" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="20" fillId="17" borderId="21" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="2" fillId="17" borderId="19" xfId="11" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="9" fontId="2" fillId="0" borderId="16" xfId="26" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="2" fillId="0" borderId="19" xfId="26" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="9" fontId="2" fillId="15" borderId="0" xfId="26" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="168" fontId="2" fillId="17" borderId="19" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="9" fontId="2" fillId="17" borderId="19" xfId="26" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="2" fillId="15" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="168" fontId="2" fillId="0" borderId="16" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="30">
     <cellStyle name="Bad" xfId="23" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Bottom of Table Style" xfId="16" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Column Heading_1" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Comma 2" xfId="29" xr:uid="{6C7FE30B-F49F-48B2-8B19-04DF82FA0D25}"/>
     <cellStyle name="Document Heading" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Explanatory Text" xfId="15" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="22" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Input" xfId="13" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="24" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Normal 2" xfId="25" xr:uid="{24F098D3-38CF-401C-BCC6-7113F7A26CDB}"/>
     <cellStyle name="Normal 2 34" xfId="28" xr:uid="{FC25669E-319A-4DDE-8B17-5665688602B6}"/>
     <cellStyle name="Normal 64" xfId="27" xr:uid="{C35DAC0E-FFDC-44F2-9EC1-B36D8268B02A}"/>
     <cellStyle name="Number" xfId="11" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Output" xfId="14" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Percent" xfId="26" builtinId="5"/>
     <cellStyle name="Subcolumn Heading_2" xfId="17" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Subheading_1" xfId="4" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Subnumber" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Subtable Table Heading" xfId="18" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Subtext" xfId="10" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Subtotal Numbers" xfId="8" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Subtotal text" xfId="6" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
@@ -1065,1014 +1092,950 @@
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F618FA1-CAF4-4958-B8D9-7523BD73C056}">
   <sheetPr>
-    <pageSetUpPr autoPageBreaks="0"/>
+    <pageSetUpPr autoPageBreaks="0" fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q31"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2" style="29" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="18" max="16384" width="9.109375" style="25"/>
+    <col min="1" max="1" width="2" style="42" customWidth="1"/>
+    <col min="2" max="2" width="1.6640625" style="12" customWidth="1"/>
+    <col min="3" max="3" width="34.109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="1.6640625" style="4" customWidth="1"/>
+    <col min="5" max="7" width="9" style="4" customWidth="1"/>
+    <col min="8" max="8" width="1.6640625" style="4" customWidth="1"/>
+    <col min="9" max="11" width="9" style="4" customWidth="1"/>
+    <col min="12" max="12" width="1.6640625" style="4" customWidth="1"/>
+    <col min="13" max="15" width="9" style="4" customWidth="1"/>
+    <col min="16" max="16" width="1.6640625" style="4" customWidth="1"/>
+    <col min="17" max="17" width="2" style="42" customWidth="1"/>
+    <col min="18" max="16384" width="9.109375" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="12.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="32"/>
-[...15 lines deleted...]
-      <c r="Q1" s="32"/>
+      <c r="A1" s="9"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="9"/>
     </row>
     <row r="2" spans="1:17" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="32"/>
-[...15 lines deleted...]
-      <c r="Q2" s="32"/>
+      <c r="A2" s="9"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+      <c r="I2" s="14"/>
+      <c r="J2" s="14"/>
+      <c r="K2" s="14"/>
+      <c r="L2" s="14"/>
+      <c r="M2" s="14"/>
+      <c r="N2" s="14"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="14"/>
+      <c r="Q2" s="9"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A3" s="32"/>
-[...1 lines deleted...]
-      <c r="C3" s="3" t="s">
+      <c r="A3" s="9"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="4"/>
-[...10 lines deleted...]
-      <c r="I3" s="26">
+      <c r="D3" s="16"/>
+      <c r="E3" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="17" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="18"/>
+      <c r="I3" s="17">
         <v>2026</v>
       </c>
-      <c r="J3" s="26">
+      <c r="J3" s="17">
         <v>2026</v>
       </c>
-      <c r="K3" s="26">
+      <c r="K3" s="17">
         <v>2026</v>
       </c>
-      <c r="L3" s="5"/>
-      <c r="M3" s="26">
+      <c r="L3" s="18"/>
+      <c r="M3" s="17">
         <v>2027</v>
       </c>
-      <c r="N3" s="26">
+      <c r="N3" s="17">
         <v>2027</v>
       </c>
-      <c r="O3" s="26">
+      <c r="O3" s="17">
         <v>2027</v>
       </c>
-      <c r="P3" s="4"/>
-      <c r="Q3" s="32"/>
+      <c r="P3" s="16"/>
+      <c r="Q3" s="9"/>
     </row>
     <row r="4" spans="1:17" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="32"/>
-[...1 lines deleted...]
-      <c r="C4" s="6" t="s">
+      <c r="A4" s="9"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="16"/>
+      <c r="E4" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="4"/>
-      <c r="E4" s="27" t="s">
+      <c r="F4" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="F4" s="27" t="s">
+      <c r="G4" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="G4" s="27" t="s">
+      <c r="H4" s="18"/>
+      <c r="I4" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="J4" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="K4" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="18"/>
+      <c r="M4" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="N4" s="20" t="s">
+        <v>10</v>
+      </c>
+      <c r="O4" s="20" t="s">
+        <v>11</v>
+      </c>
+      <c r="P4" s="16"/>
+      <c r="Q4" s="9"/>
+    </row>
+    <row r="5" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="9"/>
+      <c r="B5" s="13"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="14"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="21"/>
+      <c r="O5" s="21"/>
+      <c r="P5" s="14"/>
+      <c r="Q5" s="9"/>
+    </row>
+    <row r="6" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="9"/>
+      <c r="B6" s="13"/>
+      <c r="C6" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="5"/>
-[...44 lines deleted...]
-      <c r="C6" s="8" t="s">
+      <c r="D6" s="22"/>
+      <c r="E6" s="23">
+        <v>135</v>
+      </c>
+      <c r="F6" s="23">
+        <v>128</v>
+      </c>
+      <c r="G6" s="23">
+        <v>140</v>
+      </c>
+      <c r="H6" s="24"/>
+      <c r="I6" s="23">
+        <v>525</v>
+      </c>
+      <c r="J6" s="23">
+        <v>512</v>
+      </c>
+      <c r="K6" s="23">
+        <v>531</v>
+      </c>
+      <c r="L6" s="24"/>
+      <c r="M6" s="23">
+        <v>544</v>
+      </c>
+      <c r="N6" s="23">
+        <v>525</v>
+      </c>
+      <c r="O6" s="23">
+        <v>577</v>
+      </c>
+      <c r="P6" s="24"/>
+      <c r="Q6" s="9"/>
+    </row>
+    <row r="7" spans="1:17" s="30" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="25"/>
+      <c r="B7" s="26"/>
+      <c r="C7" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="8"/>
-[...3 lines deleted...]
-      <c r="F6" s="9">
+      <c r="D7" s="22"/>
+      <c r="E7" s="28">
+        <v>118</v>
+      </c>
+      <c r="F7" s="28">
+        <v>108</v>
+      </c>
+      <c r="G7" s="28">
+        <v>123</v>
+      </c>
+      <c r="H7" s="29"/>
+      <c r="I7" s="28">
+        <v>463</v>
+      </c>
+      <c r="J7" s="28">
+        <v>454</v>
+      </c>
+      <c r="K7" s="28">
+        <v>473</v>
+      </c>
+      <c r="L7" s="29"/>
+      <c r="M7" s="28">
+        <v>491</v>
+      </c>
+      <c r="N7" s="28">
+        <v>472</v>
+      </c>
+      <c r="O7" s="28">
+        <v>522</v>
+      </c>
+      <c r="P7" s="24"/>
+      <c r="Q7" s="25"/>
+    </row>
+    <row r="8" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="9"/>
+      <c r="B8" s="13"/>
+      <c r="C8" s="31" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="14"/>
+      <c r="E8" s="32">
+        <v>80</v>
+      </c>
+      <c r="F8" s="32">
+        <v>70</v>
+      </c>
+      <c r="G8" s="32">
+        <v>84</v>
+      </c>
+      <c r="H8" s="33"/>
+      <c r="I8" s="32">
+        <v>307</v>
+      </c>
+      <c r="J8" s="32">
+        <v>299</v>
+      </c>
+      <c r="K8" s="32">
+        <v>318</v>
+      </c>
+      <c r="L8" s="33"/>
+      <c r="M8" s="32">
+        <v>328</v>
+      </c>
+      <c r="N8" s="32">
+        <v>309</v>
+      </c>
+      <c r="O8" s="32">
+        <v>348</v>
+      </c>
+      <c r="P8" s="29"/>
+      <c r="Q8" s="9"/>
+    </row>
+    <row r="9" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="9"/>
+      <c r="B9" s="13"/>
+      <c r="C9" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="D9" s="14"/>
+      <c r="E9" s="34">
+        <v>38</v>
+      </c>
+      <c r="F9" s="34">
+        <v>37</v>
+      </c>
+      <c r="G9" s="34">
+        <v>39</v>
+      </c>
+      <c r="H9" s="33"/>
+      <c r="I9" s="34">
+        <v>156</v>
+      </c>
+      <c r="J9" s="34">
+        <v>147</v>
+      </c>
+      <c r="K9" s="34">
+        <v>160</v>
+      </c>
+      <c r="L9" s="33"/>
+      <c r="M9" s="34">
+        <v>163</v>
+      </c>
+      <c r="N9" s="34">
+        <v>153</v>
+      </c>
+      <c r="O9" s="34">
+        <v>174</v>
+      </c>
+      <c r="P9" s="29"/>
+      <c r="Q9" s="9"/>
+    </row>
+    <row r="10" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9"/>
+      <c r="B10" s="13"/>
+      <c r="C10" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="D10" s="14"/>
+      <c r="E10" s="35">
+        <v>17</v>
+      </c>
+      <c r="F10" s="35">
+        <v>16</v>
+      </c>
+      <c r="G10" s="35">
+        <v>20</v>
+      </c>
+      <c r="H10" s="29"/>
+      <c r="I10" s="35">
+        <v>62</v>
+      </c>
+      <c r="J10" s="35">
+        <v>58</v>
+      </c>
+      <c r="K10" s="35">
+        <v>69</v>
+      </c>
+      <c r="L10" s="29"/>
+      <c r="M10" s="35">
+        <v>53</v>
+      </c>
+      <c r="N10" s="35">
+        <v>49</v>
+      </c>
+      <c r="O10" s="35">
+        <v>56</v>
+      </c>
+      <c r="P10" s="29"/>
+      <c r="Q10" s="9"/>
+    </row>
+    <row r="11" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="9"/>
+      <c r="B11" s="13"/>
+      <c r="C11" s="14"/>
+      <c r="D11" s="14"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="29"/>
+      <c r="G11" s="29"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="29"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="29"/>
+      <c r="P11" s="29"/>
+      <c r="Q11" s="9"/>
+    </row>
+    <row r="12" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9"/>
+      <c r="B12" s="13"/>
+      <c r="C12" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="22"/>
+      <c r="E12" s="23">
+        <v>121</v>
+      </c>
+      <c r="F12" s="23">
+        <v>113</v>
+      </c>
+      <c r="G12" s="23">
         <v>127</v>
       </c>
-      <c r="G6" s="9">
-[...28 lines deleted...]
-      <c r="C7" s="12" t="s">
+      <c r="H12" s="24"/>
+      <c r="I12" s="23">
+        <v>472</v>
+      </c>
+      <c r="J12" s="23">
+        <v>461</v>
+      </c>
+      <c r="K12" s="23">
+        <v>479</v>
+      </c>
+      <c r="L12" s="24"/>
+      <c r="M12" s="23">
+        <v>493</v>
+      </c>
+      <c r="N12" s="23">
+        <v>472</v>
+      </c>
+      <c r="O12" s="23">
+        <v>526</v>
+      </c>
+      <c r="P12" s="24"/>
+      <c r="Q12" s="9"/>
+    </row>
+    <row r="13" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="9"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="8"/>
-[...35 lines deleted...]
-      <c r="C8" s="15" t="s">
+      <c r="D13" s="14"/>
+      <c r="E13" s="37">
+        <v>0.89659999999999995</v>
+      </c>
+      <c r="F13" s="37">
+        <v>0.88170000000000004</v>
+      </c>
+      <c r="G13" s="37">
+        <v>0.90639999999999998</v>
+      </c>
+      <c r="H13" s="38"/>
+      <c r="I13" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="J13" s="37">
+        <v>0.89510000000000001</v>
+      </c>
+      <c r="K13" s="37">
+        <v>0.9042</v>
+      </c>
+      <c r="L13" s="38"/>
+      <c r="M13" s="37">
+        <v>0.9073</v>
+      </c>
+      <c r="N13" s="37">
+        <v>0.9</v>
+      </c>
+      <c r="O13" s="37">
+        <v>0.9113</v>
+      </c>
+      <c r="P13" s="38"/>
+      <c r="Q13" s="9"/>
+    </row>
+    <row r="14" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9"/>
+      <c r="B14" s="13"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="36"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="36"/>
+      <c r="I14" s="36"/>
+      <c r="J14" s="36"/>
+      <c r="K14" s="36"/>
+      <c r="L14" s="36"/>
+      <c r="M14" s="36"/>
+      <c r="N14" s="36"/>
+      <c r="O14" s="36"/>
+      <c r="P14" s="38"/>
+      <c r="Q14" s="9"/>
+    </row>
+    <row r="15" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="9"/>
+      <c r="B15" s="13"/>
+      <c r="C15" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="14"/>
+      <c r="E15" s="5">
+        <v>-112</v>
+      </c>
+      <c r="F15" s="5">
+        <v>-116</v>
+      </c>
+      <c r="G15" s="5">
+        <v>-107</v>
+      </c>
+      <c r="H15" s="6"/>
+      <c r="I15" s="5">
+        <v>-445</v>
+      </c>
+      <c r="J15" s="5">
+        <v>-452</v>
+      </c>
+      <c r="K15" s="5">
+        <v>-440</v>
+      </c>
+      <c r="L15" s="3"/>
+      <c r="M15" s="5">
+        <v>-451</v>
+      </c>
+      <c r="N15" s="5">
+        <v>-465</v>
+      </c>
+      <c r="O15" s="5">
+        <v>-441</v>
+      </c>
+      <c r="P15" s="24"/>
+      <c r="Q15" s="9"/>
+    </row>
+    <row r="16" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="9"/>
+      <c r="B16" s="13"/>
+      <c r="C16" s="14"/>
+      <c r="D16" s="14"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="29"/>
+      <c r="N16" s="29"/>
+      <c r="O16" s="29"/>
+      <c r="P16" s="29"/>
+      <c r="Q16" s="9"/>
+    </row>
+    <row r="17" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="9"/>
+      <c r="B17" s="13"/>
+      <c r="C17" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="22"/>
+      <c r="E17" s="7">
+        <v>8</v>
+      </c>
+      <c r="F17" s="7">
+        <v>-3</v>
+      </c>
+      <c r="G17" s="7">
+        <v>18</v>
+      </c>
+      <c r="H17" s="2"/>
+      <c r="I17" s="1">
+        <v>27</v>
+      </c>
+      <c r="J17" s="7">
+        <v>14</v>
+      </c>
+      <c r="K17" s="1">
+        <v>38</v>
+      </c>
+      <c r="L17" s="2"/>
+      <c r="M17" s="1">
+        <v>43</v>
+      </c>
+      <c r="N17" s="1">
+        <v>18</v>
+      </c>
+      <c r="O17" s="1">
+        <v>78</v>
+      </c>
+      <c r="P17" s="29"/>
+      <c r="Q17" s="9"/>
+    </row>
+    <row r="18" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="9"/>
+      <c r="B18" s="13"/>
+      <c r="C18" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="22"/>
+      <c r="E18" s="39">
+        <v>5.9259259259259262E-2</v>
+      </c>
+      <c r="F18" s="39">
+        <v>-2.34375E-2</v>
+      </c>
+      <c r="G18" s="39">
+        <v>0.12857142857142856</v>
+      </c>
+      <c r="H18" s="24"/>
+      <c r="I18" s="39">
+        <v>5.1428571428571428E-2</v>
+      </c>
+      <c r="J18" s="39">
+        <v>2.734375E-2</v>
+      </c>
+      <c r="K18" s="39">
+        <v>7.1563088512241052E-2</v>
+      </c>
+      <c r="L18" s="24"/>
+      <c r="M18" s="39">
+        <v>7.904411764705882E-2</v>
+      </c>
+      <c r="N18" s="39">
+        <v>3.4285714285714287E-2</v>
+      </c>
+      <c r="O18" s="39">
+        <v>0.13518197573656845</v>
+      </c>
+      <c r="P18" s="29"/>
+      <c r="Q18" s="9"/>
+    </row>
+    <row r="19" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="9"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="14"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
+      <c r="O19" s="29"/>
+      <c r="P19" s="29"/>
+      <c r="Q19" s="9"/>
+    </row>
+    <row r="20" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="9"/>
+      <c r="B20" s="13"/>
+      <c r="C20" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="22"/>
+      <c r="E20" s="23">
+        <v>13</v>
+      </c>
+      <c r="F20" s="23">
         <v>1</v>
       </c>
-      <c r="D8" s="2"/>
-[...6 lines deleted...]
-      <c r="G8" s="16">
+      <c r="G20" s="23">
+        <v>22</v>
+      </c>
+      <c r="H20" s="24"/>
+      <c r="I20" s="23">
+        <v>46</v>
+      </c>
+      <c r="J20" s="23">
+        <v>33</v>
+      </c>
+      <c r="K20" s="23">
+        <v>56</v>
+      </c>
+      <c r="L20" s="24"/>
+      <c r="M20" s="23">
+        <v>62</v>
+      </c>
+      <c r="N20" s="23">
+        <v>39</v>
+      </c>
+      <c r="O20" s="23">
+        <v>96</v>
+      </c>
+      <c r="P20" s="24"/>
+      <c r="Q20" s="9"/>
+    </row>
+    <row r="21" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A21" s="9"/>
+      <c r="B21" s="13"/>
+      <c r="C21" s="36" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="14"/>
+      <c r="E21" s="40">
+        <v>9.4200000000000006E-2</v>
+      </c>
+      <c r="F21" s="40">
+        <v>8.0000000000000002E-3</v>
+      </c>
+      <c r="G21" s="40">
+        <v>0.15939999999999999</v>
+      </c>
+      <c r="H21" s="38"/>
+      <c r="I21" s="40">
+        <v>8.7300000000000003E-2</v>
+      </c>
+      <c r="J21" s="40">
+        <v>6.3899999999999998E-2</v>
+      </c>
+      <c r="K21" s="40">
+        <v>0.10580000000000001</v>
+      </c>
+      <c r="L21" s="38"/>
+      <c r="M21" s="40">
+        <v>0.1144</v>
+      </c>
+      <c r="N21" s="40">
+        <v>7.4099999999999999E-2</v>
+      </c>
+      <c r="O21" s="40">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="P21" s="38"/>
+      <c r="Q21" s="9"/>
+    </row>
+    <row r="22" spans="1:17" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="9"/>
+      <c r="B22" s="13"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="29"/>
+      <c r="F22" s="29"/>
+      <c r="G22" s="29"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="29"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="29"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="29"/>
+      <c r="Q22" s="9"/>
+    </row>
+    <row r="23" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A23" s="9"/>
+      <c r="B23" s="13"/>
+      <c r="C23" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="22"/>
+      <c r="E23" s="7">
+        <v>5</v>
+      </c>
+      <c r="F23" s="7">
+        <v>-7</v>
+      </c>
+      <c r="G23" s="7">
+        <v>16</v>
+      </c>
+      <c r="H23" s="2"/>
+      <c r="I23" s="1">
+        <v>24</v>
+      </c>
+      <c r="J23" s="7">
+        <v>15</v>
+      </c>
+      <c r="K23" s="1">
+        <v>32</v>
+      </c>
+      <c r="L23" s="2"/>
+      <c r="M23" s="1">
+        <v>38</v>
+      </c>
+      <c r="N23" s="1">
+        <v>25</v>
+      </c>
+      <c r="O23" s="1">
+        <v>62</v>
+      </c>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="9"/>
+    </row>
+    <row r="24" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="9"/>
+      <c r="B24" s="13"/>
+      <c r="C24" s="14"/>
+      <c r="D24" s="14"/>
+      <c r="E24" s="29"/>
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="29"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="29"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="9"/>
+    </row>
+    <row r="25" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="9"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="14"/>
+      <c r="E25" s="28">
         <v>77</v>
       </c>
-      <c r="H8" s="17"/>
-      <c r="I8" s="16">
+      <c r="F25" s="28">
+        <v>61</v>
+      </c>
+      <c r="G25" s="28">
+        <v>82</v>
+      </c>
+      <c r="H25" s="29"/>
+      <c r="I25" s="28">
+        <v>307.44251499999996</v>
+      </c>
+      <c r="J25" s="28">
+        <v>289.38877000000002</v>
+      </c>
+      <c r="K25" s="28">
+        <v>318.60000000000002</v>
+      </c>
+      <c r="L25" s="29"/>
+      <c r="M25" s="28">
+        <v>332</v>
+      </c>
+      <c r="N25" s="28">
         <v>309</v>
       </c>
-      <c r="J8" s="16">
-[...287 lines deleted...]
-      <c r="I17" s="9">
+      <c r="O25" s="28">
+        <v>354</v>
+      </c>
+      <c r="P25" s="29"/>
+      <c r="Q25" s="9"/>
+    </row>
+    <row r="26" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A26" s="9"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="14"/>
+      <c r="D26" s="14"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="14"/>
+      <c r="K26" s="14"/>
+      <c r="L26" s="14"/>
+      <c r="M26" s="14"/>
+      <c r="N26" s="14"/>
+      <c r="O26" s="14"/>
+      <c r="P26" s="14"/>
+      <c r="Q26" s="9"/>
+    </row>
+    <row r="27" spans="1:17" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="9"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="11"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="11"/>
+      <c r="L27" s="11"/>
+      <c r="M27" s="11"/>
+      <c r="N27" s="11"/>
+      <c r="O27" s="11"/>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="9"/>
+    </row>
+    <row r="29" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="B29" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="J17" s="9">
-[...372 lines deleted...]
-      <c r="C31" s="31"/>
+    </row>
+    <row r="30" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="E30" s="8"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
     </row>
   </sheetData>
   <sheetProtection formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" selectLockedCells="1" selectUnlockedCells="1"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;11TomTom Pre Q1 '26 Consensus</oddHeader>
+    <oddHeader>&amp;C&amp;"Arial,Bold"&amp;11TomTom Pre Q2 '26 Consensus</oddHeader>
   </headerFooter>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<DAEMSEngagementItemInfo xmlns="http://schemas.microsoft.com/DAEMSEngagementItemInfoXML">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010063F7BBD96B89DE479B2BD407CBA1FA48" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f4483634a1cf6101a3a82cca825ed9ac">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845" xmlns:ns3="1e77aff3-56fb-459a-8532-f6248deba525" xmlns:ns4="57540675-3fe8-479f-bd61-7a22e50ebb84" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="448c1065800bb829e3421b1f03c0992c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845"/>
     <xsd:import namespace="1e77aff3-56fb-459a-8532-f6248deba525"/>
     <xsd:import namespace="57540675-3fe8-479f-bd61-7a22e50ebb84"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:PreviousStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
@@ -2296,148 +2259,156 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Application xmlns="http://www.sap.com/cof/excel/application">
   <Version>2</Version>
   <Revision>2.7.502.89393</Revision>
 </Application>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <PreviousStatus xmlns="1e77aff3-56fb-459a-8532-f6248deba525" xsi:nil="true"/>
     <SharedWithUsers xmlns="1e77aff3-56fb-459a-8532-f6248deba525">
       <UserInfo>
         <DisplayName>Marisa Oosthuizen</DisplayName>
         <AccountId>15959</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Claudia Janssen</DisplayName>
         <AccountId>218</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="57540675-3fe8-479f-bd61-7a22e50ebb84" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<DAEMSEngagementItemInfo xmlns="http://schemas.microsoft.com/DAEMSEngagementItemInfoXML">
+  <EngagementID>5000068717</EngagementID>
+  <LogicalEMSServerID>846530539692792882</LogicalEMSServerID>
+  <WorkingPaperID>2460457775900000201</WorkingPaperID>
+</DAEMSEngagementItemInfo>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3742313-327E-491F-A563-A347AFA9BBA5}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B61590-596E-4E97-81AD-A345E1DBA465}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845"/>
     <ds:schemaRef ds:uri="1e77aff3-56fb-459a-8532-f6248deba525"/>
     <ds:schemaRef ds:uri="57540675-3fe8-479f-bd61-7a22e50ebb84"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1CDB9B68-A51C-4672-89F9-184701C50A1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.sap.com/cof/excel/application"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF482E03-DE4F-475F-94DB-023897161424}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="e3dbfc16-9d4f-40c7-9a4e-1f2cc64da845"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="57540675-3fe8-479f-bd61-7a22e50ebb84"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="1e77aff3-56fb-459a-8532-f6248deba525"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C28E69F6-DCE2-4F8B-9EF1-0DBEFD503ED8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3742313-327E-491F-A563-A347AFA9BBA5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DAEMSEngagementItemInfoXML"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{7191b2d3-7d38-48ed-b3a4-7a9f420ca5cd}" enabled="1" method="Standard" siteId="{374f8026-7b54-4a3a-b87d-328fa26ec10d}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>